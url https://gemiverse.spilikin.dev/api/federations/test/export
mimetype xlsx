--- v1 (2026-03-22)
+++ v2 (2026-05-20)
@@ -414,141 +414,141 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F92"/>
+  <dimension ref="A1:F93"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="16.83203125" customWidth="1"/>
     <col min="2" max="2" width="16.83203125" customWidth="1"/>
     <col min="3" max="3" width="50.83203125" customWidth="1"/>
     <col min="4" max="4" width="50.83203125" customWidth="1"/>
     <col min="5" max="5" width="50.83203125" customWidth="1"/>
     <col min="6" max="6" width="50.83203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>type</v>
       </c>
       <c r="B1" t="str">
         <v>cidi</v>
       </c>
       <c r="C1" t="str">
         <v>iss</v>
       </c>
       <c r="D1" t="str">
         <v>federation_entity_name</v>
       </c>
       <c r="E1" t="str">
         <v>organization_name</v>
       </c>
       <c r="F1" t="str">
         <v>error</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
         <v/>
       </c>
       <c r="B2" t="str">
         <v/>
       </c>
       <c r="C2" t="str">
-        <v>https://id-tu.esysta.com</v>
+        <v>https://ey-agw.tu.epa.ccod4hcc.com</v>
       </c>
       <c r="D2" t="str">
         <v/>
       </c>
       <c r="E2" t="str">
         <v/>
       </c>
       <c r="F2" t="str">
-        <v>Connect Timeout Error (attempted address: id-tu.esysta.com:443, timeout: 10000ms)</v>
+        <v>HTTP Error 503 Service Unavailable</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v/>
       </c>
       <c r="B3" t="str">
         <v/>
       </c>
       <c r="C3" t="str">
-        <v>https://identity-staging.mawendo.com</v>
+        <v>https://rp.staging.app.adhs.mindnet.health/realms/mindnet-realm</v>
       </c>
       <c r="D3" t="str">
         <v/>
       </c>
       <c r="E3" t="str">
         <v/>
       </c>
       <c r="F3" t="str">
-        <v>certificate has expired</v>
+        <v>HTTP Error 504 Gateway Timeout</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
         <v/>
       </c>
       <c r="B4" t="str">
         <v/>
       </c>
       <c r="C4" t="str">
-        <v>https://rp.staging.app.adhs.mindnet.health/realms/mindnet-realm</v>
+        <v>https://www.idp.tu.iam-bms.de/104027544</v>
       </c>
       <c r="D4" t="str">
         <v/>
       </c>
       <c r="E4" t="str">
         <v/>
       </c>
       <c r="F4" t="str">
-        <v>HTTP Error 504 Gateway Timeout</v>
+        <v>unable to verify the first certificate</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
         <v>openid_provider</v>
       </c>
       <c r="B5" t="str">
         <v>1493225614</v>
       </c>
       <c r="C5" t="str">
         <v>https://gsi.dev.gematik.solutions</v>
       </c>
       <c r="D5" t="str">
         <v>deprecated gematik sektoraler IDP</v>
       </c>
       <c r="E5" t="str">
         <v>deprecated gematik sektoraler IDP</v>
       </c>
       <c r="F5" t="str">
         <v/>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
         <v>openid_provider</v>
@@ -592,94 +592,94 @@
     <row r="8">
       <c r="A8" t="str">
         <v>openid_provider</v>
       </c>
       <c r="B8" t="str">
         <v>3418503219</v>
       </c>
       <c r="C8" t="str">
         <v>https://oidc.vau.tu.tiru.idp.rise-service.de/450701689</v>
       </c>
       <c r="D8" t="str">
         <v>RISE</v>
       </c>
       <c r="E8" t="str">
         <v>RISE</v>
       </c>
       <c r="F8" t="str">
         <v/>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
         <v>openid_provider</v>
       </c>
       <c r="B9" t="str">
-        <v>2830774773</v>
+        <v>3544474730</v>
       </c>
       <c r="C9" t="str">
-        <v>https://web.tu.id.digital.barmer.de</v>
+        <v>https://tu.sek-idp-tsi.de</v>
       </c>
       <c r="D9" t="str">
-        <v>T-Systems International GmbH</v>
+        <v>T-IDP TU</v>
       </c>
       <c r="E9" t="str">
-        <v>BARMER</v>
+        <v/>
       </c>
       <c r="F9" t="str">
         <v/>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
         <v>openid_provider</v>
       </c>
       <c r="B10" t="str">
-        <v>887925405</v>
+        <v>2830774773</v>
       </c>
       <c r="C10" t="str">
-        <v>https://www.idp.tt.iam-bms.de/104027544</v>
+        <v>https://web.tu.id.digital.barmer.de</v>
       </c>
       <c r="D10" t="str">
-        <v>BMS</v>
+        <v>T-Systems International GmbH</v>
       </c>
       <c r="E10" t="str">
-        <v>BMS</v>
+        <v>BARMER</v>
       </c>
       <c r="F10" t="str">
         <v/>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
         <v>openid_provider</v>
       </c>
       <c r="B11" t="str">
-        <v>600100445</v>
+        <v>887925405</v>
       </c>
       <c r="C11" t="str">
-        <v>https://www.idp.tu.iam-bms.de/104027544</v>
+        <v>https://www.idp.tt.iam-bms.de/104027544</v>
       </c>
       <c r="D11" t="str">
         <v>BMS</v>
       </c>
       <c r="E11" t="str">
         <v>BMS</v>
       </c>
       <c r="F11" t="str">
         <v/>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="str">
         <v>openid_relying_party</v>
       </c>
       <c r="B12" t="str">
         <v>2088823640</v>
       </c>
       <c r="C12" t="str">
         <v>https://auth.dev.mindable.app/oidcf/pda</v>
       </c>
       <c r="D12" t="str">
         <v>Mindable: Panik &amp; Agoraphobie</v>
       </c>
       <c r="E12" t="str">
@@ -872,60 +872,60 @@
     <row r="22">
       <c r="A22" t="str">
         <v>openid_relying_party</v>
       </c>
       <c r="B22" t="str">
         <v>241279405</v>
       </c>
       <c r="C22" t="str">
         <v>https://ehealthid-rely.smokefree.de</v>
       </c>
       <c r="D22" t="str">
         <v>Smoke Free 23 GmbH</v>
       </c>
       <c r="E22" t="str">
         <v/>
       </c>
       <c r="F22" t="str">
         <v/>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="str">
         <v>openid_relying_party</v>
       </c>
       <c r="B23" t="str">
-        <v>253866155</v>
+        <v>1734991228</v>
       </c>
       <c r="C23" t="str">
-        <v>https://eid-service.azurewebsites.net</v>
+        <v>https://ey-vas-auth.tu.epa.ccod4hcc.com/realms/vas-auth/vas-federation</v>
       </c>
       <c r="D23" t="str">
-        <v>eIDService</v>
+        <v>EY-ePA-VAS</v>
       </c>
       <c r="E23" t="str">
-        <v>fbeta GmbH T&amp;A</v>
+        <v/>
       </c>
       <c r="F23" t="str">
         <v/>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="str">
         <v>openid_relying_party</v>
       </c>
       <c r="B24" t="str">
         <v>1357165840</v>
       </c>
       <c r="C24" t="str">
         <v>https://gid-test.vila-health.com</v>
       </c>
       <c r="D24" t="str">
         <v>Vila RaVie</v>
       </c>
       <c r="E24" t="str">
         <v>Vila RaVie</v>
       </c>
       <c r="F24" t="str">
         <v/>
       </c>
     </row>
@@ -2192,128 +2192,148 @@
     <row r="88">
       <c r="A88" t="str">
         <v>openid_relying_party</v>
       </c>
       <c r="B88" t="str">
         <v>25109959</v>
       </c>
       <c r="C88" t="str">
         <v>https://pmsdev.endometriose.app</v>
       </c>
       <c r="D88" t="str">
         <v>isi-App Dev</v>
       </c>
       <c r="E88" t="str">
         <v>Endo Health GmbH</v>
       </c>
       <c r="F88" t="str">
         <v/>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="str">
         <v>openid_relying_party</v>
       </c>
       <c r="B89" t="str">
-        <v>3807408386</v>
+        <v>4264736385</v>
       </c>
       <c r="C89" t="str">
-        <v>https://reflexappdev.reflex.help</v>
+        <v>https://qat.auth.abastroke.com</v>
       </c>
       <c r="D89" t="str">
-        <v>Reflex</v>
+        <v>ABAStroke</v>
       </c>
       <c r="E89" t="str">
-        <v>Kineto Tech Rehab SRL</v>
+        <v>ABAStroke sp. z o.o.</v>
       </c>
       <c r="F89" t="str">
         <v/>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="str">
         <v>openid_relying_party</v>
       </c>
       <c r="B90" t="str">
-        <v>4175028500</v>
+        <v>3807408386</v>
       </c>
       <c r="C90" t="str">
-        <v>https://sehschule-dev.caterna.de</v>
+        <v>https://reflexappdev.reflex.help</v>
       </c>
       <c r="D90" t="str">
-        <v>Caterna Sehschulung</v>
+        <v>Reflex</v>
       </c>
       <c r="E90" t="str">
-        <v>Caterna Vision GmbH</v>
+        <v>Kineto Tech Rehab SRL</v>
       </c>
       <c r="F90" t="str">
         <v/>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="str">
         <v>openid_relying_party</v>
       </c>
       <c r="B91" t="str">
-        <v>2810107797</v>
+        <v>4175028500</v>
       </c>
       <c r="C91" t="str">
-        <v>https://test-account.kalmeda.de/api/v1/EntityStatement</v>
+        <v>https://sehschule-dev.caterna.de</v>
       </c>
       <c r="D91" t="str">
-        <v>Kalmeda</v>
+        <v>Caterna Sehschulung</v>
       </c>
       <c r="E91" t="str">
-        <v/>
+        <v>Caterna Vision GmbH</v>
       </c>
       <c r="F91" t="str">
         <v/>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="str">
         <v>openid_relying_party</v>
       </c>
       <c r="B92" t="str">
+        <v>2810107797</v>
+      </c>
+      <c r="C92" t="str">
+        <v>https://test-account.kalmeda.de/api/v1/EntityStatement</v>
+      </c>
+      <c r="D92" t="str">
+        <v>Kalmeda</v>
+      </c>
+      <c r="E92" t="str">
+        <v/>
+      </c>
+      <c r="F92" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" t="str">
+        <v>openid_relying_party</v>
+      </c>
+      <c r="B93" t="str">
         <v>153673399</v>
       </c>
-      <c r="C92" t="str">
+      <c r="C93" t="str">
         <v>https://veradev.endometriose.app</v>
       </c>
-      <c r="D92" t="str">
+      <c r="D93" t="str">
         <v>Vera-App Dev</v>
       </c>
-      <c r="E92" t="str">
+      <c r="E93" t="str">
         <v>Endo Health GmbH</v>
       </c>
-      <c r="F92" t="str">
+      <c r="F93" t="str">
         <v/>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:F92"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:F93"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H8"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="16.83203125" customWidth="1"/>
     <col min="2" max="2" width="16.83203125" customWidth="1"/>
     <col min="3" max="3" width="50.83203125" customWidth="1"/>
     <col min="4" max="4" width="50.83203125" customWidth="1"/>
     <col min="5" max="5" width="50.83203125" customWidth="1"/>
     <col min="6" max="6" width="70.83203125" customWidth="1"/>
     <col min="7" max="7" width="70.83203125" customWidth="1"/>
     <col min="8" max="8" width="50.83203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>type</v>
       </c>
@@ -2360,199 +2380,199 @@
       </c>
       <c r="G2" t="str">
         <v>birthdate urn:telematik:claims:alter urn:telematik:claims:display_name urn:telematik:claims:email urn:telematik:claims:family_name urn:telematik:claims:geschlecht urn:telematik:claims:given_name urn:telematik:claims:id urn:telematik:claims:organization urn:telematik:claims:profession</v>
       </c>
       <c r="H2" t="str">
         <v/>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>openid_provider</v>
       </c>
       <c r="B3" t="str">
         <v>2138344223</v>
       </c>
       <c r="C3" t="str">
         <v>https://idbroker.ibm.tu.nonprod-ehealth-id.de</v>
       </c>
       <c r="D3" t="str">
         <v>SekIDP TU IBM</v>
       </c>
       <c r="E3" t="str">
         <v>IBM</v>
       </c>
       <c r="F3" t="str">
-        <v>accessFlags appIdentifier contractId deviceId device_name email externalId family_name given_name hasComprehensiveHealthInsurance identified_by insuredAt ishClientId kvnr method openid partnerId personId stepupPossible urn:telematik:alter urn:telematik:auth:sso urn:telematik:display_name urn:telematik:email urn:telematik:family_name urn:telematik:geburtsdatum urn:telematik:geschlecht urn:telematik:given_name urn:telematik:versicherter</v>
+        <v>accessFlags appIdentifier contractId deviceId device_name email externalId family_name given_name hasComprehensiveHealthInsurance identified_by insuredAt ishClientId kvnr method openid partnerId personId stepupPossible urn:telematik:alter urn:telematik:auth:sso urn:telematik:display_name urn:telematik:email urn:telematik:family_name urn:telematik:geburtsdatum urn:telematik:geschlecht urn:telematik:given_name urn:telematik:versicherter vipUser</v>
       </c>
       <c r="G3" t="str">
-        <v>accessFlags appIdentifier birthdate contractId deviceId device_name email externalId family_name given_name hasComprehensiveHealthInsurance identified_by insuredAt ishClientId kvnr method partnerId personId stepupPossible urn:telematik:claims:alter urn:telematik:claims:display_name urn:telematik:claims:email urn:telematik:claims:family_name urn:telematik:claims:geschlecht urn:telematik:claims:given_name urn:telematik:claims:id urn:telematik:claims:organization urn:telematik:claims:profession</v>
+        <v>accessFlags appIdentifier birthdate contractId deviceId device_name email externalId family_name given_name hasComprehensiveHealthInsurance identified_by insuredAt ishClientId kvnr method partnerId personId stepupPossible urn:telematik:claims:alter urn:telematik:claims:display_name urn:telematik:claims:email urn:telematik:claims:family_name urn:telematik:claims:geschlecht urn:telematik:claims:given_name urn:telematik:claims:id urn:telematik:claims:organization urn:telematik:claims:profession vipUser</v>
       </c>
       <c r="H3" t="str">
         <v/>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
         <v>openid_provider</v>
       </c>
       <c r="B4" t="str">
         <v>1928079792</v>
       </c>
       <c r="C4" t="str">
         <v>https://idbroker.ibm2.tu.nonprod-ehealth-id.de</v>
       </c>
       <c r="D4" t="str">
         <v>SekIDP TU IBM2</v>
       </c>
       <c r="E4" t="str">
         <v>IBM2 TU</v>
       </c>
       <c r="F4" t="str">
-        <v>accessFlags appIdentifier contractId deviceId device_name email externalId family_name given_name hasComprehensiveHealthInsurance identified_by insuredAt ishClientId kvnr method openid partnerId personId stepupPossible urn:telematik:alter urn:telematik:auth:sso urn:telematik:display_name urn:telematik:email urn:telematik:family_name urn:telematik:geburtsdatum urn:telematik:geschlecht urn:telematik:given_name urn:telematik:versicherter</v>
+        <v>accessFlags appIdentifier contractId deviceId device_name email externalId family_name given_name hasComprehensiveHealthInsurance identified_by insuredAt ishClientId kvnr method openid partnerId personId stepupPossible urn:telematik:alter urn:telematik:auth:sso urn:telematik:display_name urn:telematik:email urn:telematik:family_name urn:telematik:geburtsdatum urn:telematik:geschlecht urn:telematik:given_name urn:telematik:versicherter vipUser</v>
       </c>
       <c r="G4" t="str">
-        <v>accessFlags appIdentifier birthdate contractId deviceId device_name email externalId family_name given_name hasComprehensiveHealthInsurance identified_by insuredAt ishClientId kvnr method partnerId personId stepupPossible urn:telematik:claims:alter urn:telematik:claims:display_name urn:telematik:claims:email urn:telematik:claims:family_name urn:telematik:claims:geschlecht urn:telematik:claims:given_name urn:telematik:claims:id urn:telematik:claims:organization urn:telematik:claims:profession</v>
+        <v>accessFlags appIdentifier birthdate contractId deviceId device_name email externalId family_name given_name hasComprehensiveHealthInsurance identified_by insuredAt ishClientId kvnr method partnerId personId stepupPossible urn:telematik:claims:alter urn:telematik:claims:display_name urn:telematik:claims:email urn:telematik:claims:family_name urn:telematik:claims:geschlecht urn:telematik:claims:given_name urn:telematik:claims:id urn:telematik:claims:organization urn:telematik:claims:profession vipUser</v>
       </c>
       <c r="H4" t="str">
         <v/>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
         <v>openid_provider</v>
       </c>
       <c r="B5" t="str">
         <v>3418503219</v>
       </c>
       <c r="C5" t="str">
         <v>https://oidc.vau.tu.tiru.idp.rise-service.de/450701689</v>
       </c>
       <c r="D5" t="str">
         <v>RISE</v>
       </c>
       <c r="E5" t="str">
         <v>RISE</v>
       </c>
       <c r="F5" t="str">
         <v>openid urn:telematik:alter urn:telematik:display_name urn:telematik:email urn:telematik:family_name urn:telematik:geburtsdatum urn:telematik:geschlecht urn:telematik:given_name urn:telematik:versicherter</v>
       </c>
       <c r="G5" t="str">
         <v>acr amr birthdate urn:telematik:claims:alter urn:telematik:claims:display_name urn:telematik:claims:email urn:telematik:claims:family_name urn:telematik:claims:geschlecht urn:telematik:claims:given_name urn:telematik:claims:id urn:telematik:claims:organization urn:telematik:claims:profession</v>
       </c>
       <c r="H5" t="str">
         <v/>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
         <v>openid_provider</v>
       </c>
       <c r="B6" t="str">
-        <v>2830774773</v>
+        <v>3544474730</v>
       </c>
       <c r="C6" t="str">
-        <v>https://web.tu.id.digital.barmer.de</v>
+        <v>https://tu.sek-idp-tsi.de</v>
       </c>
       <c r="D6" t="str">
-        <v>T-Systems International GmbH</v>
+        <v>T-IDP TU</v>
       </c>
       <c r="E6" t="str">
-        <v>BARMER</v>
+        <v/>
       </c>
       <c r="F6" t="str">
-        <v>idcard login mobileapp offline offline_access openid urn:barmer:ecare urn:telematik:alter urn:telematik:display_name urn:telematik:email urn:telematik:family_name urn:telematik:geburtsdatum urn:telematik:geschlecht urn:telematik:given_name urn:telematik:versicherter</v>
+        <v>healthid:manage openid urn:barmer:ecare urn:telematik:alter urn:telematik:display_name urn:telematik:email urn:telematik:family_name urn:telematik:geburtsdatum urn:telematik:geschlecht urn:telematik:given_name urn:telematik:versicherter</v>
       </c>
       <c r="G6" t="str">
-        <v>acr amr birthdate sub urn:telematik:claims:alter urn:telematik:claims:display_name urn:telematik:claims:email urn:telematik:claims:family_name urn:telematik:claims:geschlecht urn:telematik:claims:given_name urn:telematik:claims:id urn:telematik:claims:organization urn:telematik:claims:profession</v>
+        <v>acr amr birthdate urn:barmer:benutzer_id urn:barmer:claims:email_verifiziert urn:barmer:claims:epa_berechtigt urn:barmer:claims:partner_id urn:barmer:datenschutzerklaerung_eingewilligt_um urn:barmer:datenschutzerklaerung_version urn:barmer:einwilligung_datenverarbeitung_eingewilligt_um urn:barmer:einwilligung_datenverarbeitung_version urn:barmer:nutzungsbedingungen_eingewilligt_um urn:barmer:nutzungsbedingungen_version urn:telematik:claims:alter urn:telematik:claims:display_name urn:telematik:claims:email urn:telematik:claims:family_name urn:telematik:claims:geschlecht urn:telematik:claims:given_name urn:telematik:claims:id urn:telematik:claims:organization urn:telematik:claims:profession</v>
       </c>
       <c r="H6" t="str">
         <v/>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
         <v>openid_provider</v>
       </c>
       <c r="B7" t="str">
-        <v>887925405</v>
+        <v>2830774773</v>
       </c>
       <c r="C7" t="str">
-        <v>https://www.idp.tt.iam-bms.de/104027544</v>
+        <v>https://web.tu.id.digital.barmer.de</v>
       </c>
       <c r="D7" t="str">
-        <v>BMS</v>
+        <v>T-Systems International GmbH</v>
       </c>
       <c r="E7" t="str">
-        <v>BMS</v>
+        <v>BARMER</v>
       </c>
       <c r="F7" t="str">
-        <v>openid urn:telematik:alter urn:telematik:display_name urn:telematik:email urn:telematik:family_name urn:telematik:geburtsdatum urn:telematik:geschlecht urn:telematik:given_name urn:telematik:versicherter</v>
+        <v>idcard login mobileapp offline offline_access openid urn:barmer:ecare urn:telematik:alter urn:telematik:display_name urn:telematik:email urn:telematik:family_name urn:telematik:geburtsdatum urn:telematik:geschlecht urn:telematik:given_name urn:telematik:versicherter</v>
       </c>
       <c r="G7" t="str">
-        <v>acr amr birthdate urn:telematik:claims:alter urn:telematik:claims:display_name urn:telematik:claims:email urn:telematik:claims:family_name urn:telematik:claims:geschlecht urn:telematik:claims:given_name urn:telematik:claims:id urn:telematik:claims:organization urn:telematik:claims:profession</v>
+        <v>acr amr birthdate sub urn:telematik:claims:alter urn:telematik:claims:display_name urn:telematik:claims:email urn:telematik:claims:family_name urn:telematik:claims:geschlecht urn:telematik:claims:given_name urn:telematik:claims:id urn:telematik:claims:organization urn:telematik:claims:profession</v>
       </c>
       <c r="H7" t="str">
         <v/>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
         <v>openid_provider</v>
       </c>
       <c r="B8" t="str">
-        <v>600100445</v>
+        <v>887925405</v>
       </c>
       <c r="C8" t="str">
-        <v>https://www.idp.tu.iam-bms.de/104027544</v>
+        <v>https://www.idp.tt.iam-bms.de/104027544</v>
       </c>
       <c r="D8" t="str">
         <v>BMS</v>
       </c>
       <c r="E8" t="str">
         <v>BMS</v>
       </c>
       <c r="F8" t="str">
         <v>openid urn:telematik:alter urn:telematik:display_name urn:telematik:email urn:telematik:family_name urn:telematik:geburtsdatum urn:telematik:geschlecht urn:telematik:given_name urn:telematik:versicherter</v>
       </c>
       <c r="G8" t="str">
         <v>acr amr birthdate urn:telematik:claims:alter urn:telematik:claims:display_name urn:telematik:claims:email urn:telematik:claims:family_name urn:telematik:claims:geschlecht urn:telematik:claims:given_name urn:telematik:claims:id urn:telematik:claims:organization urn:telematik:claims:profession</v>
       </c>
       <c r="H8" t="str">
         <v/>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:H8"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:G82"/>
+  <dimension ref="A1:G83"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="16.83203125" customWidth="1"/>
     <col min="2" max="2" width="16.83203125" customWidth="1"/>
     <col min="3" max="3" width="50.83203125" customWidth="1"/>
     <col min="4" max="4" width="50.83203125" customWidth="1"/>
     <col min="5" max="5" width="50.83203125" customWidth="1"/>
     <col min="6" max="6" width="70.83203125" customWidth="1"/>
     <col min="7" max="7" width="50.83203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>type</v>
       </c>
       <c r="B1" t="str">
         <v>cidi</v>
       </c>
       <c r="C1" t="str">
         <v>iss</v>
       </c>
       <c r="D1" t="str">
         <v>federation_entity_name</v>
@@ -2803,63 +2823,63 @@
       </c>
       <c r="B12" t="str">
         <v>241279405</v>
       </c>
       <c r="C12" t="str">
         <v>https://ehealthid-rely.smokefree.de</v>
       </c>
       <c r="D12" t="str">
         <v>Smoke Free 23 GmbH</v>
       </c>
       <c r="E12" t="str">
         <v/>
       </c>
       <c r="F12" t="str">
         <v>openid urn:telematik:versicherter</v>
       </c>
       <c r="G12" t="str">
         <v/>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="str">
         <v>openid_relying_party</v>
       </c>
       <c r="B13" t="str">
-        <v>253866155</v>
+        <v>1734991228</v>
       </c>
       <c r="C13" t="str">
-        <v>https://eid-service.azurewebsites.net</v>
+        <v>https://ey-vas-auth.tu.epa.ccod4hcc.com/realms/vas-auth/vas-federation</v>
       </c>
       <c r="D13" t="str">
-        <v>eIDService</v>
+        <v>EY-ePA-VAS</v>
       </c>
       <c r="E13" t="str">
-        <v>fbeta GmbH T&amp;A</v>
+        <v/>
       </c>
       <c r="F13" t="str">
-        <v>openid urn:telematik:display_name urn:telematik:versicherter urn:telematik:email urn:telematik:alter urn:telematik:geburtsdatum urn:telematik:given_name urn:telematik:family_name urn:telematik:geschlecht</v>
+        <v>openid urn:telematik:display_name urn:telematik:versicherter urn:telematik:email</v>
       </c>
       <c r="G13" t="str">
         <v/>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="str">
         <v>openid_relying_party</v>
       </c>
       <c r="B14" t="str">
         <v>1357165840</v>
       </c>
       <c r="C14" t="str">
         <v>https://gid-test.vila-health.com</v>
       </c>
       <c r="D14" t="str">
         <v>Vila RaVie</v>
       </c>
       <c r="E14" t="str">
         <v>Vila RaVie</v>
       </c>
       <c r="F14" t="str">
         <v>openid urn:telematik:versicherter</v>
       </c>
       <c r="G14" t="str">
@@ -4321,140 +4341,163 @@
       </c>
       <c r="B78" t="str">
         <v>25109959</v>
       </c>
       <c r="C78" t="str">
         <v>https://pmsdev.endometriose.app</v>
       </c>
       <c r="D78" t="str">
         <v>isi-App Dev</v>
       </c>
       <c r="E78" t="str">
         <v>Endo Health GmbH</v>
       </c>
       <c r="F78" t="str">
         <v>urn:telematik:versicherter openid</v>
       </c>
       <c r="G78" t="str">
         <v/>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="str">
         <v>openid_relying_party</v>
       </c>
       <c r="B79" t="str">
-        <v>3807408386</v>
+        <v>4264736385</v>
       </c>
       <c r="C79" t="str">
-        <v>https://reflexappdev.reflex.help</v>
+        <v>https://qat.auth.abastroke.com</v>
       </c>
       <c r="D79" t="str">
-        <v>Reflex</v>
+        <v>ABAStroke</v>
       </c>
       <c r="E79" t="str">
-        <v>Kineto Tech Rehab SRL</v>
+        <v>ABAStroke sp. z o.o.</v>
       </c>
       <c r="F79" t="str">
-        <v>urn:telematik:versicherter urn:telematik:given_name urn:telematik:email openid</v>
+        <v>openid urn:telematik:versicherter</v>
       </c>
       <c r="G79" t="str">
         <v/>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="str">
         <v>openid_relying_party</v>
       </c>
       <c r="B80" t="str">
-        <v>4175028500</v>
+        <v>3807408386</v>
       </c>
       <c r="C80" t="str">
-        <v>https://sehschule-dev.caterna.de</v>
+        <v>https://reflexappdev.reflex.help</v>
       </c>
       <c r="D80" t="str">
-        <v>Caterna Sehschulung</v>
+        <v>Reflex</v>
       </c>
       <c r="E80" t="str">
-        <v>Caterna Vision GmbH</v>
+        <v>Kineto Tech Rehab SRL</v>
       </c>
       <c r="F80" t="str">
-        <v>openid urn:telematik:versicherter</v>
+        <v>urn:telematik:versicherter urn:telematik:given_name urn:telematik:email openid</v>
       </c>
       <c r="G80" t="str">
         <v/>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="str">
         <v>openid_relying_party</v>
       </c>
       <c r="B81" t="str">
-        <v>2810107797</v>
+        <v>4175028500</v>
       </c>
       <c r="C81" t="str">
-        <v>https://test-account.kalmeda.de/api/v1/EntityStatement</v>
+        <v>https://sehschule-dev.caterna.de</v>
       </c>
       <c r="D81" t="str">
-        <v>Kalmeda</v>
+        <v>Caterna Sehschulung</v>
       </c>
       <c r="E81" t="str">
-        <v/>
+        <v>Caterna Vision GmbH</v>
       </c>
       <c r="F81" t="str">
         <v>openid urn:telematik:versicherter</v>
       </c>
       <c r="G81" t="str">
         <v/>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="str">
         <v>openid_relying_party</v>
       </c>
       <c r="B82" t="str">
+        <v>2810107797</v>
+      </c>
+      <c r="C82" t="str">
+        <v>https://test-account.kalmeda.de/api/v1/EntityStatement</v>
+      </c>
+      <c r="D82" t="str">
+        <v>Kalmeda</v>
+      </c>
+      <c r="E82" t="str">
+        <v/>
+      </c>
+      <c r="F82" t="str">
+        <v>openid urn:telematik:versicherter</v>
+      </c>
+      <c r="G82" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" t="str">
+        <v>openid_relying_party</v>
+      </c>
+      <c r="B83" t="str">
         <v>153673399</v>
       </c>
-      <c r="C82" t="str">
+      <c r="C83" t="str">
         <v>https://veradev.endometriose.app</v>
       </c>
-      <c r="D82" t="str">
+      <c r="D83" t="str">
         <v>Vera-App Dev</v>
       </c>
-      <c r="E82" t="str">
+      <c r="E83" t="str">
         <v>Endo Health GmbH</v>
       </c>
-      <c r="F82" t="str">
+      <c r="F83" t="str">
         <v>urn:telematik:versicherter openid</v>
       </c>
-      <c r="G82" t="str">
+      <c r="G83" t="str">
         <v/>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:G82"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:G83"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Entities</vt:lpstr>
       <vt:lpstr>OpenIDProviders</vt:lpstr>
       <vt:lpstr>RelyingParties</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
 </Properties>